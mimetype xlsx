--- v0 (2025-10-05)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>descripcion</t>
   </si>
   <si>
     <t>zona_barrio</t>
   </si>
   <si>
     <t>estado</t>
   </si>
   <si>
     <t>coordenadas</t>
   </si>
   <si>
     <t>direccion</t>
   </si>
   <si>
     <t>tipo_obra</t>
   </si>
   <si>
@@ -120,50 +120,614 @@
     <t>prorroga</t>
   </si>
   <si>
     <t>fecha_prorroga</t>
   </si>
   <si>
     <t>compromiso_id</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>area</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t>cpv</t>
   </si>
   <si>
     <t>disponibilidad</t>
   </si>
   <si>
     <t>proceso_contratacion</t>
+  </si>
+  <si>
+    <t>Mejora de accesibilidad</t>
+  </si>
+  <si>
+    <t>ACCESIBILIDAD</t>
+  </si>
+  <si>
+    <t>CENTRO-SUR</t>
+  </si>
+  <si>
+    <t>finalizada</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.704937004828274","lon":"-4.108383231196913"}]</t>
+  </si>
+  <si>
+    <t>C. las Adelfas, 1, 29630 Benalmádena, Málaga</t>
+  </si>
+  <si>
+    <t>NEXT GENERATION</t>
+  </si>
+  <si>
+    <t>empresa xx</t>
+  </si>
+  <si>
+    <t>31-05-2024</t>
+  </si>
+  <si>
+    <t>27-05-2024</t>
+  </si>
+  <si>
+    <t>04-06-2024</t>
+  </si>
+  <si>
+    <t>xxx</t>
+  </si>
+  <si>
+    <t>Activado</t>
+  </si>
+  <si>
+    <t>SUMINISTRO E INSTALACIÓN DE ALUMBRADO AUDITORIO MUNICIPAL "PEDRO ALMODOVAR"</t>
+  </si>
+  <si>
+    <t>ALUMBRADO AUDITORIO PEDRO ALMODOVAR</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.69206895638785","lon":"-4.107645088868672"}]</t>
+  </si>
+  <si>
+    <t>C. Numancia, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>GREENING INGENIERIA CIVIL Y AMBIENTAL S.L.</t>
+  </si>
+  <si>
+    <t>21-12-2023</t>
+  </si>
+  <si>
+    <t>12-04-2024</t>
+  </si>
+  <si>
+    <t>MANUEL ANTONIO MORENO CHOCANO-LEON</t>
+  </si>
+  <si>
+    <t>02-11-2023</t>
+  </si>
+  <si>
+    <t>10585/2023</t>
+  </si>
+  <si>
+    <t>URBANISMO</t>
+  </si>
+  <si>
+    <t>31527260-6</t>
+  </si>
+  <si>
+    <t>abierto no sujeto a regulación armonizada</t>
+  </si>
+  <si>
+    <t>Renovación de acerados Plaza Donantes de Sangre</t>
+  </si>
+  <si>
+    <t>LOTE 1 PLAZA DONANTES DE SANGRE</t>
+  </si>
+  <si>
+    <t>DIVERSOS BARRIOS</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.70572579308983","lon":"-4.110319173525852"}]</t>
+  </si>
+  <si>
+    <t>C. Malagón, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>PLAN OBRAS MUNICIPALES 2022</t>
+  </si>
+  <si>
+    <t>PROYGOM S.L.</t>
+  </si>
+  <si>
+    <t>01-02-2023</t>
+  </si>
+  <si>
+    <t>01-05-2023</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>PEDRO VIDAL BLANCO JUAREZ</t>
+  </si>
+  <si>
+    <t>13-09-2023</t>
+  </si>
+  <si>
+    <t>28-09-2023</t>
+  </si>
+  <si>
+    <t>17242/2023</t>
+  </si>
+  <si>
+    <t>45000000-7, 45233251-3, 45233262-3</t>
+  </si>
+  <si>
+    <t>abierto simplificado</t>
+  </si>
+  <si>
+    <t>Camino seguro escolar en C/ Soledad</t>
+  </si>
+  <si>
+    <t>LOTE 2 C/ SOLEDAD</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.6862489672888","lon":"-4.109588817704523"}]</t>
+  </si>
+  <si>
+    <t>C. San José, 3, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>PROIMANCHA INGENIERIA Y CONSTRUCCIÓN S.L.</t>
+  </si>
+  <si>
+    <t>Remodelación acerado y red de agua C/ Socuellamos</t>
+  </si>
+  <si>
+    <t>LOTE 1 C/ SOCUELLAMOS</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.69938068908842","lon":"-4.108313902361732"}]</t>
+  </si>
+  <si>
+    <t>Plaza de Caracuel, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>14-11-2022</t>
+  </si>
+  <si>
+    <t>05-10-2023</t>
+  </si>
+  <si>
+    <t>PROIMANCHA S.L.</t>
+  </si>
+  <si>
+    <t>17316/2023</t>
+  </si>
+  <si>
+    <t>45000000, 4523325-3, 45233262-3, 45232150-8, 45231400-9</t>
+  </si>
+  <si>
+    <t>negociado sin publicidad</t>
+  </si>
+  <si>
+    <t>Remodelación acerados y red de agua de C/ San Lorenzo</t>
+  </si>
+  <si>
+    <t>LOTE 2 C/ SAN LORENZO</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68247285025874","lon":"-4.1069110888692135"}]</t>
+  </si>
+  <si>
+    <t>C. Cervantes, 29-15, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>GESTIONA INFRAESTRUCTURAS S.L.</t>
+  </si>
+  <si>
+    <t>Remodelación acerado y red de agua en C/ Pamplona</t>
+  </si>
+  <si>
+    <t>LOTE 3 C/ PAMPLONA</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68788484059817","lon":"-4.093819817704437"}]</t>
+  </si>
+  <si>
+    <t>C. Pamplona Poblado, 3-1, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>Construcción Carril bici Piscina Cubierta Modesto Eiroa al Pozo San Felipe, de PUERTOLLANO, y prolongación CR-5031</t>
+  </si>
+  <si>
+    <t>Carril Bici LOTE 1</t>
+  </si>
+  <si>
+    <t>CONSTITUCIÓN</t>
+  </si>
+  <si>
+    <t>En ejecucion</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68146335154706","lon":"-4.103494088869276"}]</t>
+  </si>
+  <si>
+    <t>Ctra. Villar, 4, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>AGROMORAL OBRAS Y SERVICIOS S.L.</t>
+  </si>
+  <si>
+    <t>DESIERTO</t>
+  </si>
+  <si>
+    <t>2006/2023</t>
+  </si>
+  <si>
+    <t>Construcción Carril bici y acceso peatonal al Cerro de Santa Ana a través de la calle Méjico</t>
+  </si>
+  <si>
+    <t>Carril Bici LOTE 3</t>
+  </si>
+  <si>
+    <t>SANTA ANA</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68928208475257","lon":"-4.094831817704336"}]</t>
+  </si>
+  <si>
+    <t>C. Méjico, 35, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>INASER S.L.</t>
+  </si>
+  <si>
+    <t>2011/2023</t>
+  </si>
+  <si>
+    <t>ENCOMIENDA DE OBRAS DE REFUERZO DE LA RED DE TRANSPORTE DE AGUA EN ALTA DE PUERTOLLANO</t>
+  </si>
+  <si>
+    <t>NAVA - CICLO INTEGRAL DEL AGUA</t>
+  </si>
+  <si>
+    <t>POLIGONO INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.682869348749556","lon":"-4.124762190717774"}]</t>
+  </si>
+  <si>
+    <t>13597 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>FONDOS PROPIOS</t>
+  </si>
+  <si>
+    <t>AGUAS DE PUERTOLLANO</t>
+  </si>
+  <si>
+    <t>CARLOS LARA GARCIA-MINGUILLÁN</t>
+  </si>
+  <si>
+    <t>21025/2023</t>
+  </si>
+  <si>
+    <t>Renovación de la red de alcatarillado del albergue canino Puertollano</t>
+  </si>
+  <si>
+    <t>ALBERGUE CANINO</t>
+  </si>
+  <si>
+    <t>Cr-5031 PK 6,63</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.65785402045382","lon":"-4.058480275377176"}]</t>
+  </si>
+  <si>
+    <t>CR-5031, 13597 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>02-10-2023</t>
+  </si>
+  <si>
+    <t>02-12-2023</t>
+  </si>
+  <si>
+    <t>21289/2023</t>
+  </si>
+  <si>
+    <t>SUSTITUCIÓN DEL SUELO DE PARTE DE LA PLANTA BAJA DEL EDIFICIO DE SERVICIOS SOCIALES SITA EN C/GRAN CAPITÁN</t>
+  </si>
+  <si>
+    <t>SUSTITUCIÓN DE SOLADO</t>
+  </si>
+  <si>
+    <t>Calle Gran Capitan</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68609621611067","lon":"-4.105856088869015"}]</t>
+  </si>
+  <si>
+    <t>C. Gran Capitán, 1, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>LIDEPAR LIDER DE PARQUET S.L.</t>
+  </si>
+  <si>
+    <t>JOSE LUIS ARIAS RAMIREZ</t>
+  </si>
+  <si>
+    <t>24601/2023</t>
+  </si>
+  <si>
+    <t>contrato menor</t>
+  </si>
+  <si>
+    <t>Renovación de la red de saneamiento de la C/ Manzanares (tramo entre C/ Daimiel y C/ malagón)</t>
+  </si>
+  <si>
+    <t>Renovacion de red de saneamiento</t>
+  </si>
+  <si>
+    <t>FRATERNIDAD</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.704794658236565","lon":"-4.108447631196948"}]</t>
+  </si>
+  <si>
+    <t>C. Manzanares, 14-16, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>12-03-2024</t>
+  </si>
+  <si>
+    <t>13-07-2024</t>
+  </si>
+  <si>
+    <t>2024-03-12</t>
+  </si>
+  <si>
+    <t>785/2023</t>
+  </si>
+  <si>
+    <t>Mejora de eficiencia energética edificio del ayuntamiento de Puertollano dentro de estrategia EDUSI cofinanciada por FEDER.</t>
+  </si>
+  <si>
+    <t>EFICIENCIA ENERGETICA EN AYUNTAMIENTO</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68675896633357","lon":"-4.110747088868977"}]</t>
+  </si>
+  <si>
+    <t>C. Libertad, 2, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>EDUSI</t>
+  </si>
+  <si>
+    <t>GRULOP 21 S.L.</t>
+  </si>
+  <si>
+    <t>08-07-2022</t>
+  </si>
+  <si>
+    <t>2023-02-15</t>
+  </si>
+  <si>
+    <t>INES LLERANA GIL</t>
+  </si>
+  <si>
+    <t>26-10-2022</t>
+  </si>
+  <si>
+    <t>26-01-2023</t>
+  </si>
+  <si>
+    <t>GRULOP 21 S,L,</t>
+  </si>
+  <si>
+    <t>INES LLERENA GIL</t>
+  </si>
+  <si>
+    <t>24713/2022</t>
+  </si>
+  <si>
+    <t>45210000,45260000,45261000,45262000,45300000,45400000</t>
+  </si>
+  <si>
+    <t>REFORMA INTEGRAL DEL PARQUE INFANTIL SITO EN LA PLAZA DEL AYUNTAMIENTO DE PUERTOLLANO, DENTRO DE LA ESTRATEGIA DE DESARROLLO URBANO SOSTENIBLE E INTEGRADO (EDUSI) COFINANCIADA EN UN 80% FEDER</t>
+  </si>
+  <si>
+    <t>Reforma integral Parque Infantil Plaza Constitución</t>
+  </si>
+  <si>
+    <t>Finalizada</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68664559185774","lon":"-4.1106280042110255"}]</t>
+  </si>
+  <si>
+    <t>Plaza de la Constitución, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>SIFU MADRID, S.L.</t>
+  </si>
+  <si>
+    <t>23-12-2022</t>
+  </si>
+  <si>
+    <t>JOSE ANGEL RUIZ JUAREZ</t>
+  </si>
+  <si>
+    <t>04-03-2021</t>
+  </si>
+  <si>
+    <t>03-10-2022</t>
+  </si>
+  <si>
+    <t>JUAN MARIA BOIX GARCIA</t>
+  </si>
+  <si>
+    <t>25043/2022</t>
+  </si>
+  <si>
+    <t>45111100-9, 45233200-1, 45212100-7, 45233293-9</t>
+  </si>
+  <si>
+    <t>OBRAS ACTUACIÓN EN PARQUE NATURAL DE LA RINCONA PARA MEJORA DE ESPACIOS DE CONVIVENCIA PARA EL DEPORTE Y EL OCIO SALUDABLE EN PUERTOLLANO</t>
+  </si>
+  <si>
+    <t>ESPACIOS DE CONVIVENCIA</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.700797059137635","lon":"-4.112908631197154"}]</t>
+  </si>
+  <si>
+    <t>13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>PROIMANCHA INGENIERIA Y CONSTRUCCION S.L.</t>
+  </si>
+  <si>
+    <t>20-01-2022</t>
+  </si>
+  <si>
+    <t>20-06-2022</t>
+  </si>
+  <si>
+    <t>05-10-2021</t>
+  </si>
+  <si>
+    <t>25068/2022</t>
+  </si>
+  <si>
+    <t>Mejora de accesibilidad en el local de la Asociación Española Contra el Cáncer sito en Avda. 1ª de Mayo, 4-bajo, de Puertollano</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68682371555007","lon":"-4.107122817704485"}]</t>
+  </si>
+  <si>
+    <t>Av. Primero de Mayo, 2-4, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>COGAR 2006 S.L.</t>
+  </si>
+  <si>
+    <t>ISABEL FERNANDEZ CARROBLES</t>
+  </si>
+  <si>
+    <t>25764/2023</t>
+  </si>
+  <si>
+    <t>45100000-8, 45111000-8, 45112000-5, 45112711-2, 45215500-2, 45223800-4, 45223810-7, 45262350-9, 45231112-3, 45232121-6, 45233200-1, 45261220-2, 45232453-2, 45432110-8, 45233293-9, 45421160-3, 45421146-9, 45442180-2</t>
+  </si>
+  <si>
+    <t>Ampliación de la capacidad de evacuación de aguas pluviales del Centro de Especialidades Deportivas "Javier Bermejo" de Puertollano</t>
+  </si>
+  <si>
+    <t>CED JAVIER BERMEJO INSTALACIONES</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.70492116762307","lon":"-4.10238281770346"}]</t>
+  </si>
+  <si>
+    <t>C. Malagón, s/n, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>INDUSTRIAS CÁMARA CALEFACCIÓN Y CLIMATIZACIÓN</t>
+  </si>
+  <si>
+    <t>04-10-2023</t>
+  </si>
+  <si>
+    <t>02-03-2024</t>
+  </si>
+  <si>
+    <t>28696/2023</t>
+  </si>
+  <si>
+    <t>451111100-9, 45111213-4, 45262350-9, 45261000-4, 45232130-2, 45261220-2, 45232453-2, 45421146-9, 45432110-8</t>
+  </si>
+  <si>
+    <t>Ejecución de las obras de Iluminación Ambiental de varios edificios municipales catalogados de Puertollano, dentro de la Estrategia de Desarrollo Urbano Sostenible e Integrado (EDUSI) Puertollano</t>
+  </si>
+  <si>
+    <t>ILUMINACION EDIFICIO AYTO. ANTIGUO</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.68902971090169","lon":"-4.107185173526819"}]</t>
+  </si>
+  <si>
+    <t>Paseo de San Gregorio, 22, 13500 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>MARFILUZ S.L.</t>
+  </si>
+  <si>
+    <t>06-06-2023</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>31-08-2023</t>
+  </si>
+  <si>
+    <t>5976/2023</t>
+  </si>
+  <si>
+    <t>45310000, 31000000, 31500000, 31521000, 34991000, 71340000</t>
+  </si>
+  <si>
+    <t>CONSTRUCCION DE CARRIL BICI 2º TRAMO AVD. ANDALUCIA Y PROLONGACION CR503 PUERTOLLANO</t>
+  </si>
+  <si>
+    <t>Carril Bici LOTE 2</t>
+  </si>
+  <si>
+    <t>POBLADO</t>
+  </si>
+  <si>
+    <t>En ejecución</t>
+  </si>
+  <si>
+    <t>[{"lat":"38.681383102320055","lon":"-4.076200444691741"}]</t>
+  </si>
+  <si>
+    <t>Cementerio, 13597 Puertollano, Ciudad Real</t>
+  </si>
+  <si>
+    <t>2023-09-28</t>
+  </si>
+  <si>
+    <t>6531/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -463,51 +1027,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ1"/>
+  <dimension ref="A1:AJ21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -579,50 +1143,1437 @@
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
+      <c r="A2">
+        <v>2446</v>
+      </c>
+      <c r="B2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" t="s">
+        <v>42</v>
+      </c>
+      <c r="L2">
+        <v>36300</v>
+      </c>
+      <c r="M2">
+        <v>44644</v>
+      </c>
+      <c r="N2" t="s">
+        <v>43</v>
+      </c>
+      <c r="P2" t="s">
+        <v>44</v>
+      </c>
+      <c r="U2" t="s">
+        <v>45</v>
+      </c>
+      <c r="V2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="A3">
+        <v>2447</v>
+      </c>
+      <c r="B3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="L3">
+        <v>229476</v>
+      </c>
+      <c r="M3">
+        <v>189650.22</v>
+      </c>
+      <c r="N3" t="s">
+        <v>53</v>
+      </c>
+      <c r="O3" t="s">
+        <v>54</v>
+      </c>
+      <c r="P3" t="s">
+        <v>55</v>
+      </c>
+      <c r="S3" t="s">
+        <v>56</v>
+      </c>
+      <c r="T3">
+        <v>3</v>
+      </c>
+      <c r="V3" t="s">
+        <v>57</v>
+      </c>
+      <c r="W3">
+        <v>100</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
+      <c r="A4">
+        <v>2448</v>
+      </c>
+      <c r="B4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L4">
+        <v>66638</v>
+      </c>
+      <c r="M4">
+        <v>66638.1</v>
+      </c>
+      <c r="N4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P4" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>71</v>
+      </c>
+      <c r="S4" t="s">
+        <v>72</v>
+      </c>
+      <c r="T4">
+        <v>7</v>
+      </c>
+      <c r="U4" t="s">
+        <v>73</v>
+      </c>
+      <c r="V4" t="s">
+        <v>74</v>
+      </c>
+      <c r="W4">
+        <v>100</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36">
+      <c r="A5">
+        <v>2449</v>
+      </c>
+      <c r="B5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" t="s">
+        <v>80</v>
+      </c>
+      <c r="G5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L5">
+        <v>57191</v>
+      </c>
+      <c r="M5">
+        <v>57191.4</v>
+      </c>
+      <c r="N5" t="s">
+        <v>82</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>71</v>
+      </c>
+      <c r="S5" t="s">
+        <v>72</v>
+      </c>
+      <c r="T5">
+        <v>7</v>
+      </c>
+      <c r="U5" t="s">
+        <v>73</v>
+      </c>
+      <c r="V5" t="s">
+        <v>74</v>
+      </c>
+      <c r="W5">
+        <v>100</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6">
+        <v>2450</v>
+      </c>
+      <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G6" t="s">
+        <v>86</v>
+      </c>
+      <c r="H6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L6">
+        <v>184981</v>
+      </c>
+      <c r="M6">
+        <v>184981.62</v>
+      </c>
+      <c r="N6" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S6" t="s">
+        <v>72</v>
+      </c>
+      <c r="T6">
+        <v>1</v>
+      </c>
+      <c r="U6" t="s">
+        <v>87</v>
+      </c>
+      <c r="V6" t="s">
+        <v>88</v>
+      </c>
+      <c r="W6">
+        <v>100</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7">
+        <v>2451</v>
+      </c>
+      <c r="B7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" t="s">
+        <v>95</v>
+      </c>
+      <c r="G7" t="s">
+        <v>96</v>
+      </c>
+      <c r="H7" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7">
+        <v>85362</v>
+      </c>
+      <c r="M7">
+        <v>85362.17</v>
+      </c>
+      <c r="N7" t="s">
+        <v>97</v>
+      </c>
+      <c r="O7" t="s">
+        <v>69</v>
+      </c>
+      <c r="P7" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>71</v>
+      </c>
+      <c r="S7" t="s">
+        <v>72</v>
+      </c>
+      <c r="T7">
+        <v>2</v>
+      </c>
+      <c r="U7" t="s">
+        <v>87</v>
+      </c>
+      <c r="V7" t="s">
+        <v>88</v>
+      </c>
+      <c r="W7">
+        <v>100</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8">
+        <v>2452</v>
+      </c>
+      <c r="B8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>100</v>
+      </c>
+      <c r="G8" t="s">
+        <v>101</v>
+      </c>
+      <c r="H8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8">
+        <v>102448</v>
+      </c>
+      <c r="M8">
+        <v>102448.51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>97</v>
+      </c>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
+      <c r="P8" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>71</v>
+      </c>
+      <c r="S8" t="s">
+        <v>72</v>
+      </c>
+      <c r="T8">
+        <v>2</v>
+      </c>
+      <c r="U8" t="s">
+        <v>87</v>
+      </c>
+      <c r="V8" t="s">
+        <v>88</v>
+      </c>
+      <c r="W8">
+        <v>100</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9">
+        <v>2453</v>
+      </c>
+      <c r="B9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" t="s">
+        <v>103</v>
+      </c>
+      <c r="D9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E9" t="s">
+        <v>105</v>
+      </c>
+      <c r="F9" t="s">
+        <v>106</v>
+      </c>
+      <c r="G9" t="s">
+        <v>107</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L9">
+        <v>172101</v>
+      </c>
+      <c r="M9">
+        <v>172101</v>
+      </c>
+      <c r="N9" t="s">
+        <v>108</v>
+      </c>
+      <c r="S9" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10">
+        <v>2454</v>
+      </c>
+      <c r="B10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C10" t="s">
+        <v>112</v>
+      </c>
+      <c r="D10" t="s">
+        <v>113</v>
+      </c>
+      <c r="E10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H10" t="s">
+        <v>42</v>
+      </c>
+      <c r="L10">
+        <v>118016</v>
+      </c>
+      <c r="M10">
+        <v>118016</v>
+      </c>
+      <c r="N10" t="s">
+        <v>116</v>
+      </c>
+      <c r="S10" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11">
+        <v>2455</v>
+      </c>
+      <c r="B11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D11" t="s">
+        <v>120</v>
+      </c>
+      <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>121</v>
+      </c>
+      <c r="G11" t="s">
+        <v>122</v>
+      </c>
+      <c r="H11" t="s">
+        <v>123</v>
+      </c>
+      <c r="L11">
+        <v>96739</v>
+      </c>
+      <c r="M11">
+        <v>96739.74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>124</v>
+      </c>
+      <c r="S11" t="s">
+        <v>125</v>
+      </c>
+      <c r="T11">
+        <v>1</v>
+      </c>
+      <c r="W11">
+        <v>100</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12">
+        <v>2456</v>
+      </c>
+      <c r="B12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C12" t="s">
+        <v>128</v>
+      </c>
+      <c r="D12" t="s">
+        <v>129</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" t="s">
+        <v>131</v>
+      </c>
+      <c r="H12" t="s">
+        <v>123</v>
+      </c>
+      <c r="L12">
+        <v>39888</v>
+      </c>
+      <c r="M12">
+        <v>39888.15</v>
+      </c>
+      <c r="N12" t="s">
+        <v>124</v>
+      </c>
+      <c r="O12" t="s">
+        <v>132</v>
+      </c>
+      <c r="P12" t="s">
+        <v>133</v>
+      </c>
+      <c r="S12" t="s">
+        <v>125</v>
+      </c>
+      <c r="T12">
+        <v>1</v>
+      </c>
+      <c r="W12">
+        <v>100</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13">
+        <v>2457</v>
+      </c>
+      <c r="B13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D13" t="s">
+        <v>137</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>138</v>
+      </c>
+      <c r="G13" t="s">
+        <v>139</v>
+      </c>
+      <c r="H13" t="s">
+        <v>123</v>
+      </c>
+      <c r="L13">
+        <v>7411</v>
+      </c>
+      <c r="M13">
+        <v>7962</v>
+      </c>
+      <c r="N13" t="s">
+        <v>140</v>
+      </c>
+      <c r="S13" t="s">
+        <v>141</v>
+      </c>
+      <c r="T13">
+        <v>3</v>
+      </c>
+      <c r="W13">
+        <v>100</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>140</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>142</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14">
+        <v>2458</v>
+      </c>
+      <c r="B14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" t="s">
+        <v>145</v>
+      </c>
+      <c r="D14" t="s">
+        <v>146</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G14" t="s">
+        <v>148</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14">
+        <v>220818</v>
+      </c>
+      <c r="M14">
+        <v>220818</v>
+      </c>
+      <c r="N14" t="s">
+        <v>124</v>
+      </c>
+      <c r="O14" t="s">
+        <v>149</v>
+      </c>
+      <c r="P14" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>151</v>
+      </c>
+      <c r="S14" t="s">
+        <v>125</v>
+      </c>
+      <c r="T14">
+        <v>1</v>
+      </c>
+      <c r="W14">
+        <v>100</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15">
+        <v>2459</v>
+      </c>
+      <c r="B15" t="s">
+        <v>153</v>
+      </c>
+      <c r="C15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" t="s">
+        <v>155</v>
+      </c>
+      <c r="G15" t="s">
+        <v>156</v>
+      </c>
+      <c r="H15" t="s">
+        <v>157</v>
+      </c>
+      <c r="L15">
+        <v>906222</v>
+      </c>
+      <c r="M15">
+        <v>906222</v>
+      </c>
+      <c r="N15" t="s">
+        <v>158</v>
+      </c>
+      <c r="O15" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>160</v>
+      </c>
+      <c r="S15" t="s">
+        <v>161</v>
+      </c>
+      <c r="T15">
+        <v>1</v>
+      </c>
+      <c r="U15" t="s">
+        <v>162</v>
+      </c>
+      <c r="V15" t="s">
+        <v>163</v>
+      </c>
+      <c r="W15">
+        <v>98</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>166</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>167</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16">
+        <v>2460</v>
+      </c>
+      <c r="B16" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" t="s">
+        <v>169</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="s">
+        <v>170</v>
+      </c>
+      <c r="F16" t="s">
+        <v>171</v>
+      </c>
+      <c r="G16" t="s">
+        <v>172</v>
+      </c>
+      <c r="H16" t="s">
+        <v>157</v>
+      </c>
+      <c r="L16">
+        <v>188590</v>
+      </c>
+      <c r="M16">
+        <v>188590</v>
+      </c>
+      <c r="N16" t="s">
+        <v>173</v>
+      </c>
+      <c r="O16" t="s">
+        <v>174</v>
+      </c>
+      <c r="S16" t="s">
+        <v>175</v>
+      </c>
+      <c r="T16">
+        <v>3</v>
+      </c>
+      <c r="U16" t="s">
+        <v>176</v>
+      </c>
+      <c r="V16" t="s">
+        <v>177</v>
+      </c>
+      <c r="W16">
+        <v>100</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>178</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17">
+        <v>2461</v>
+      </c>
+      <c r="B17" t="s">
+        <v>181</v>
+      </c>
+      <c r="C17" t="s">
+        <v>182</v>
+      </c>
+      <c r="D17" t="s">
+        <v>146</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>183</v>
+      </c>
+      <c r="G17" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" t="s">
+        <v>157</v>
+      </c>
+      <c r="L17">
+        <v>642781</v>
+      </c>
+      <c r="M17">
+        <v>642781</v>
+      </c>
+      <c r="N17" t="s">
+        <v>185</v>
+      </c>
+      <c r="O17" t="s">
+        <v>186</v>
+      </c>
+      <c r="P17" t="s">
+        <v>187</v>
+      </c>
+      <c r="S17" t="s">
+        <v>72</v>
+      </c>
+      <c r="T17">
+        <v>10</v>
+      </c>
+      <c r="U17" t="s">
+        <v>188</v>
+      </c>
+      <c r="W17">
+        <v>100</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>189</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18">
+        <v>2462</v>
+      </c>
+      <c r="B18" t="s">
+        <v>190</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>191</v>
+      </c>
+      <c r="G18" t="s">
+        <v>192</v>
+      </c>
+      <c r="H18" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18">
+        <v>36300</v>
+      </c>
+      <c r="M18">
+        <v>36300</v>
+      </c>
+      <c r="N18" t="s">
+        <v>193</v>
+      </c>
+      <c r="S18" t="s">
+        <v>194</v>
+      </c>
+      <c r="T18">
+        <v>3</v>
+      </c>
+      <c r="W18">
+        <v>100</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>193</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>194</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>195</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>196</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19">
+        <v>2463</v>
+      </c>
+      <c r="B19" t="s">
+        <v>197</v>
+      </c>
+      <c r="C19" t="s">
+        <v>198</v>
+      </c>
+      <c r="D19" t="s">
+        <v>146</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G19" t="s">
+        <v>200</v>
+      </c>
+      <c r="H19" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19">
+        <v>210000</v>
+      </c>
+      <c r="M19">
+        <v>210000</v>
+      </c>
+      <c r="N19" t="s">
+        <v>201</v>
+      </c>
+      <c r="O19" t="s">
+        <v>202</v>
+      </c>
+      <c r="P19" t="s">
+        <v>203</v>
+      </c>
+      <c r="S19" t="s">
+        <v>141</v>
+      </c>
+      <c r="T19">
+        <v>4</v>
+      </c>
+      <c r="W19">
+        <v>100</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>201</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>204</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>205</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20">
+        <v>2464</v>
+      </c>
+      <c r="B20" t="s">
+        <v>206</v>
+      </c>
+      <c r="C20" t="s">
+        <v>207</v>
+      </c>
+      <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>208</v>
+      </c>
+      <c r="G20" t="s">
+        <v>209</v>
+      </c>
+      <c r="H20" t="s">
+        <v>157</v>
+      </c>
+      <c r="L20">
+        <v>193868</v>
+      </c>
+      <c r="M20">
+        <v>193868</v>
+      </c>
+      <c r="N20" t="s">
+        <v>210</v>
+      </c>
+      <c r="O20" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>212</v>
+      </c>
+      <c r="S20" t="s">
+        <v>56</v>
+      </c>
+      <c r="T20">
+        <v>7</v>
+      </c>
+      <c r="U20" t="s">
+        <v>211</v>
+      </c>
+      <c r="V20" t="s">
+        <v>213</v>
+      </c>
+      <c r="W20">
+        <v>100</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>210</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>214</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21">
+        <v>2466</v>
+      </c>
+      <c r="B21" t="s">
+        <v>216</v>
+      </c>
+      <c r="C21" t="s">
+        <v>217</v>
+      </c>
+      <c r="D21" t="s">
+        <v>218</v>
+      </c>
+      <c r="E21" t="s">
+        <v>219</v>
+      </c>
+      <c r="F21" t="s">
+        <v>220</v>
+      </c>
+      <c r="G21" t="s">
+        <v>221</v>
+      </c>
+      <c r="H21" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21">
+        <v>459999</v>
+      </c>
+      <c r="M21">
+        <v>459999.76</v>
+      </c>
+      <c r="N21" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>222</v>
+      </c>
+      <c r="S21" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">